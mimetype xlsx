--- v0 (2026-05-04)
+++ v1 (2026-06-22)
@@ -1,549 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08770158e25e4bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d803b23ff104a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260430" sheetId="1" r:id="R0c9c10c2063946b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260618" sheetId="1" r:id="R15318f50b5a9491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
   <x:si>
-    <x:t>Daily Holdings (%)  04/30/2026</x:t>
+    <x:t>Daily Holdings (%)  06/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>152,804</x:t>
+    <x:t>166,568</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,908,385.00</x:t>
+    <x:t>$56,233,356.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.51%</x:t>
+    <x:t>15.40%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>388,117</x:t>
-[...5 lines deleted...]
-    <x:t>13.93%</x:t>
+    <x:t>400,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,545,830.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.57%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>66,714</x:t>
-[...5 lines deleted...]
-    <x:t>7.82%</x:t>
+    <x:t>72,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,736,400.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.97%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,949</x:t>
-[...5 lines deleted...]
-    <x:t>6.97%</x:t>
+    <x:t>39,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,024,316.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.58%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>26,716</x:t>
-[...5 lines deleted...]
-    <x:t>5.73%</x:t>
+    <x:t>21,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,605,908.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
-    <x:t>108,811</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>111,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,153,989.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
-    <x:t>73,557</x:t>
-[...5 lines deleted...]
-    <x:t>4.16%</x:t>
+    <x:t>71,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,586,774.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
-    <x:t>93,177</x:t>
-[...2 lines deleted...]
-    <x:t>$14,756,441.49</x:t>
+    <x:t>88,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,790,603.20</x:t>
   </x:si>
   <x:si>
     <x:t>4.05%</x:t>
   </x:si>
   <x:si>
+    <x:t>ALNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGNJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,004,056.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
-    <x:t>75,061</x:t>
-[...23 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>66,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,051,732.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,149,265.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,551,114.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4XJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,068,778.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,534,769.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>103,762</x:t>
-[...74 lines deleted...]
-    <x:t>$9,474,195.22</x:t>
+    <x:t>99,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,488,798.40</x:t>
   </x:si>
   <x:si>
     <x:t>2.60%</x:t>
   </x:si>
   <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,539,836.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GJS7C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,734,840.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>89,621</x:t>
-[...41 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>82,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,502,242.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTSZQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,324,574.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,060,465.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>95,318</x:t>
-[...41 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>86,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,000,801.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>CRL</x:t>
   </x:si>
   <x:si>
     <x:t>Charles River Laboratories Internationa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5BL8</x:t>
   </x:si>
   <x:si>
-    <x:t>27,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>26,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,847,555.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QGEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qiagen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GTYWL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,979,995.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>75,789</x:t>
-[...23 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>67,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,410,906.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>335,052</x:t>
+    <x:t>609</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$335,051.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$608.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-170,445.68</x:t>
-[...2 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$201,209.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83a1b6c809e4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf65102a0e5ed4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c9c10c2063946b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae6405581df46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re186ddb38c3a4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15318f50b5a9491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">